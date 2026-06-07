--- v0 (2026-04-04)
+++ v1 (2026-06-07)
@@ -393,105 +393,105 @@
   <si>
     <t>HURSGD</t>
   </si>
   <si>
     <t>ISE Cyber Security UCITS SGD Index</t>
   </si>
   <si>
     <t>HURSGDN</t>
   </si>
   <si>
     <t>ISE Cyber Security UCITS SGD Net Total Return Index</t>
   </si>
   <si>
     <t>HURSGDT</t>
   </si>
   <si>
     <t>ISE Cyber Security UCITS SGD Total Return Index</t>
   </si>
   <si>
     <t>HURTR</t>
   </si>
   <si>
     <t>ISE Cyber Security UCITS Total Return Index</t>
   </si>
   <si>
+    <t>YLDA</t>
+  </si>
+  <si>
+    <t>Nasdaq CEF High Income Index</t>
+  </si>
+  <si>
+    <t>YLDANTR</t>
+  </si>
+  <si>
+    <t>Nasdaq CEF High Income Net Total Return Index</t>
+  </si>
+  <si>
+    <t>YLDATR</t>
+  </si>
+  <si>
+    <t>Nasdaq CEF High Income Total Return Index</t>
+  </si>
+  <si>
+    <t>CPQI</t>
+  </si>
+  <si>
+    <t>Nasdaq CTA International Cloud Computing Index</t>
+  </si>
+  <si>
+    <t>NDQ</t>
+  </si>
+  <si>
+    <t>CPQINTR</t>
+  </si>
+  <si>
+    <t>Nasdaq CTA International Cloud Computing Net Total Return Index</t>
+  </si>
+  <si>
+    <t>CPQITR</t>
+  </si>
+  <si>
+    <t>Nasdaq CTA International Cloud Computing Total Return Index</t>
+  </si>
+  <si>
     <t>FUM</t>
   </si>
   <si>
-    <t>ISE-Revere Natural Gas Index</t>
+    <t>Nasdaq FactSet Natural Gas Index</t>
   </si>
   <si>
     <t>FUMNTR</t>
   </si>
   <si>
-    <t>ISE-Revere Natural Gas Net Total Return Index</t>
+    <t>Nasdaq FactSet Natural Gas Net Total Return Index</t>
   </si>
   <si>
     <t>FUMTR</t>
   </si>
   <si>
-    <t>ISE-Revere Natural Gas Total Return Index</t>
-[...38 lines deleted...]
-    <t>Nasdaq CTA International Cloud Computing Total Return Index</t>
+    <t>Nasdaq FactSet Natural Gas Total Return Index</t>
   </si>
   <si>
     <t>IFEDLV10</t>
   </si>
   <si>
     <t>Nasdaq IFED 10% Target Volatility Index</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>IFED</t>
   </si>
   <si>
     <t>IW70</t>
   </si>
   <si>
     <t>IFEDLV5</t>
   </si>
   <si>
     <t>Nasdaq IFED 5% Target Volatility Index</t>
   </si>
   <si>
     <t>IFEDL</t>
   </si>
@@ -2721,247 +2721,247 @@
       </c>
       <c r="I54" s="0" t="s">
         <v>48</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>49</v>
       </c>
       <c r="K54" s="0" t="s">
         <v>22</v>
       </c>
       <c r="L54" s="0" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>15</v>
+        <v>136</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>18</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>19</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>48</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>49</v>
       </c>
       <c r="K55" s="0" t="s">
         <v>22</v>
       </c>
       <c r="L55" s="0" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="D56" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="B56" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>18</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>19</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>48</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>49</v>
       </c>
       <c r="K56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="L56" s="0" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>15</v>
+        <v>136</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>18</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>19</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>48</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>49</v>
       </c>
       <c r="K57" s="0" t="s">
         <v>22</v>
       </c>
       <c r="L57" s="0" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>142</v>
+        <v>15</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>18</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>19</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>48</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>49</v>
       </c>
       <c r="K58" s="0" t="s">
         <v>22</v>
       </c>
       <c r="L58" s="0" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>142</v>
+        <v>15</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>18</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>19</v>
       </c>
       <c r="I59" s="0" t="s">
         <v>48</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>49</v>
       </c>
       <c r="K59" s="0" t="s">
         <v>22</v>
       </c>
       <c r="L59" s="0" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>145</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>142</v>
+        <v>15</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>18</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>19</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>48</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>49</v>
       </c>
       <c r="K60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="L60" s="0" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B61" s="0" t="s">
@@ -3253,241 +3253,241 @@
       </c>
       <c r="I68" s="0" t="s">
         <v>162</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>163</v>
       </c>
       <c r="K68" s="0" t="s">
         <v>149</v>
       </c>
       <c r="L68" s="0" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>168</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>18</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>19</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>171</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>172</v>
       </c>
       <c r="K69" s="0" t="s">
         <v>149</v>
       </c>
       <c r="L69" s="0" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>18</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>19</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>171</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>172</v>
       </c>
       <c r="K70" s="0" t="s">
         <v>149</v>
       </c>
       <c r="L70" s="0" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>18</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>19</v>
       </c>
       <c r="I71" s="0" t="s">
         <v>171</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>172</v>
       </c>
       <c r="K71" s="0" t="s">
         <v>149</v>
       </c>
       <c r="L71" s="0" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>18</v>
       </c>
       <c r="H72" s="0" t="s">
         <v>19</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>171</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>172</v>
       </c>
       <c r="K72" s="0" t="s">
         <v>149</v>
       </c>
       <c r="L72" s="0" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>18</v>
       </c>
       <c r="H73" s="0" t="s">
         <v>19</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>171</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>172</v>
       </c>
       <c r="K73" s="0" t="s">
         <v>149</v>
       </c>
       <c r="L73" s="0" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>18</v>
       </c>
       <c r="H74" s="0" t="s">
         <v>19</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>171</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>172</v>
       </c>
       <c r="K74" s="0" t="s">
         <v>149</v>
       </c>
       <c r="L74" s="0" t="b">
         <v>0</v>
       </c>